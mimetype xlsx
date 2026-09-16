--- v0 (2026-07-30)
+++ v1 (2026-09-16)
@@ -12,122 +12,125 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Estatísticas e-SIC" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
   <si>
     <t>e-SIC — Estatísticas de Acesso à Informação</t>
   </si>
   <si>
     <t>Período: Últimos 12 meses</t>
   </si>
   <si>
     <t>RESUMO GERAL</t>
   </si>
   <si>
     <t>Indicador</t>
   </si>
   <si>
     <t>Quantidade</t>
   </si>
   <si>
     <t>Total de Solicitações</t>
   </si>
   <si>
     <t>Respondidas</t>
   </si>
   <si>
     <t>Indeferidas</t>
   </si>
   <si>
     <t>Pendentes / Em Análise</t>
   </si>
   <si>
     <t>ESTATÍSTICAS MENSAIS</t>
   </si>
   <si>
     <t>Mês/Ano</t>
   </si>
   <si>
     <t>Recebidas</t>
   </si>
   <si>
     <t>Pendentes</t>
   </si>
   <si>
-    <t>Ago/2025</t>
-[...4 lines deleted...]
-  <si>
     <t>Out/2025</t>
   </si>
   <si>
     <t>Nov/2025</t>
   </si>
   <si>
     <t>Dez/2025</t>
   </si>
   <si>
     <t>Jan/2026</t>
   </si>
   <si>
+    <t>Fev/2026</t>
+  </si>
+  <si>
     <t>Mar/2026</t>
   </si>
   <si>
     <t>Abr/2026</t>
   </si>
   <si>
     <t>Mai/2026</t>
   </si>
   <si>
     <t>Jun/2026</t>
   </si>
   <si>
     <t>Jul/2026</t>
+  </si>
+  <si>
+    <t>Ago/2026</t>
+  </si>
+  <si>
+    <t>Set/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF1D4ED8"/>
       <name val="Calibri"/>
@@ -483,51 +486,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D23"/>
+  <dimension ref="A1:D24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A12" sqref="A12:D12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="14" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="22" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="3" t="s">
@@ -632,54 +635,54 @@
         <v>1</v>
       </c>
       <c r="D15">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>16</v>
       </c>
       <c r="B16">
         <v>0</v>
       </c>
       <c r="C16">
         <v>0</v>
       </c>
       <c r="D16">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>17</v>
       </c>
       <c r="B17">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C17">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D17">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>18</v>
       </c>
       <c r="B18">
         <v>0</v>
       </c>
       <c r="C18">
         <v>0</v>
       </c>
       <c r="D18">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>19</v>
       </c>
       <c r="B19">
         <v>0</v>
@@ -688,84 +691,98 @@
         <v>0</v>
       </c>
       <c r="D19">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>20</v>
       </c>
       <c r="B20">
         <v>0</v>
       </c>
       <c r="C20">
         <v>0</v>
       </c>
       <c r="D20">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>21</v>
       </c>
       <c r="B21">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C21">
         <v>0</v>
       </c>
       <c r="D21">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>22</v>
       </c>
       <c r="B22">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C22">
         <v>0</v>
       </c>
       <c r="D22">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>23</v>
       </c>
       <c r="B23">
         <v>0</v>
       </c>
       <c r="C23">
         <v>0</v>
       </c>
       <c r="D23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4">
+      <c r="A24" t="s">
+        <v>24</v>
+      </c>
+      <c r="B24">
+        <v>0</v>
+      </c>
+      <c r="C24">
+        <v>0</v>
+      </c>
+      <c r="D24">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="A11:D11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 